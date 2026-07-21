--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -7,56 +7,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10525"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/stuartdavidson/Documents/MTDsorted/Spreadsheet Templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/stuartdavidson/Development/mtdsorted/public/files/itsa/landlord/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC65133E-1C05-CE40-A338-23F57F078DD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14090B66-66E6-444F-861C-650EC5FF5F80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="660" windowWidth="34560" windowHeight="19820" xr2:uid="{8A93AD4C-B48E-4B40-94A4-6D5614E2B90B}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="34560" windowHeight="19820" activeTab="2" xr2:uid="{8A93AD4C-B48E-4B40-94A4-6D5614E2B90B}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Income" sheetId="2" r:id="rId2"/>
     <sheet name="Expenses" sheetId="3" r:id="rId3"/>
     <sheet name="Settings - Do not edit" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
@@ -227,53 +227,50 @@
   <si>
     <t>Income</t>
   </si>
   <si>
     <t>Expenses</t>
   </si>
   <si>
     <t>Period start date</t>
   </si>
   <si>
     <t>Period end date</t>
   </si>
   <si>
     <t>Q2 totals</t>
   </si>
   <si>
     <t>Q3 totals</t>
   </si>
   <si>
     <t>Q4 totals</t>
   </si>
   <si>
     <t>Q1 totals</t>
   </si>
   <si>
-    <t>Allowable amount</t>
-[...1 lines deleted...]
-  <si>
     <t>Disallowable amount</t>
   </si>
   <si>
     <t>Disallowable</t>
   </si>
   <si>
     <t>Total incoming</t>
   </si>
   <si>
     <t>Total outgoing</t>
   </si>
   <si>
     <t>An example description</t>
   </si>
   <si>
     <t>An example customer</t>
   </si>
   <si>
     <t>Auto calculated</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Income Tax quarterly updates for UK property income
 </t>
     </r>
@@ -299,50 +296,53 @@
     <t>Other property expenses</t>
   </si>
   <si>
     <t>Rental income</t>
   </si>
   <si>
     <t>Premiums of lease grant</t>
   </si>
   <si>
     <t>Rent-a-room income</t>
   </si>
   <si>
     <t>Rent-a-room relief</t>
   </si>
   <si>
     <t>Residential financial costs</t>
   </si>
   <si>
     <t>Reverse premiums</t>
   </si>
   <si>
     <t>Tax deducted</t>
   </si>
   <si>
     <t>Travel costs</t>
+  </si>
+  <si>
+    <t>Total amount</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;£&quot;#,##0.00_);[Red]\(&quot;£&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
@@ -1331,96 +1331,96 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="6" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1995,174 +1995,174 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{961BAFD3-EE1C-274A-A02D-661F14EEE679}">
   <dimension ref="A1:O41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="112" zoomScaleNormal="140" workbookViewId="0">
+    <sheetView topLeftCell="A3" zoomScale="112" zoomScaleNormal="140" workbookViewId="0">
       <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.83203125" customWidth="1"/>
     <col min="2" max="2" width="10.83203125" customWidth="1"/>
     <col min="3" max="3" width="24.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="19.83203125" customWidth="1"/>
     <col min="8" max="8" width="16.1640625" customWidth="1"/>
     <col min="9" max="14" width="10.83203125" customWidth="1"/>
     <col min="15" max="15" width="6" customWidth="1"/>
     <col min="16" max="16384" width="10.83203125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="4"/>
     </row>
     <row r="3" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="5"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
-      <c r="G3" s="63" t="s">
-[...7 lines deleted...]
-      <c r="M3" s="64"/>
+      <c r="G3" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
       <c r="N3" s="6"/>
     </row>
     <row r="4" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
-      <c r="G4" s="64"/>
-[...5 lines deleted...]
-      <c r="M4" s="64"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
       <c r="N4" s="6"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B5" s="5"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
-      <c r="G5" s="64"/>
-[...5 lines deleted...]
-      <c r="M5" s="64"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
       <c r="N5" s="6"/>
     </row>
     <row r="6" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B6" s="5"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
-      <c r="G6" s="64"/>
-[...5 lines deleted...]
-      <c r="M6" s="64"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="79"/>
+      <c r="J6" s="79"/>
+      <c r="K6" s="79"/>
+      <c r="L6" s="79"/>
+      <c r="M6" s="79"/>
       <c r="N6" s="6"/>
     </row>
     <row r="7" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="6"/>
     </row>
     <row r="8" spans="2:14" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5"/>
       <c r="C8" s="39" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="42" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="44" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="41" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="17"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="6"/>
     </row>
     <row r="9" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B9" s="5"/>
       <c r="C9" s="51" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="52">
         <v>46113</v>
       </c>
       <c r="E9" s="53">
         <v>46203</v>
       </c>
       <c r="F9" s="54">
         <f>SUMIFS(Income!$E:$E,Income!$B:$B,"&gt;="&amp;$D$9, Income!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="G9" s="55">
@@ -2253,434 +2253,434 @@
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="6"/>
     </row>
     <row r="13" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="5"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="6"/>
     </row>
     <row r="14" spans="2:14" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="5"/>
-      <c r="C14" s="81" t="s">
+      <c r="C14" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="82" t="s">
+      <c r="D14" s="76" t="s">
         <v>23</v>
       </c>
-      <c r="E14" s="82" t="s">
+      <c r="E14" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="F14" s="82" t="s">
+      <c r="F14" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="G14" s="83" t="s">
+      <c r="G14" s="77" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="6"/>
     </row>
     <row r="15" spans="2:14" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5"/>
-      <c r="C15" s="78" t="s">
+      <c r="C15" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="D15" s="79"/>
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="D15" s="81"/>
+      <c r="E15" s="81"/>
+      <c r="F15" s="81"/>
+      <c r="G15" s="74" t="s">
+        <v>30</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="6"/>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B16" s="5"/>
       <c r="C16" s="48" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D16" s="76">
+        <v>34</v>
+      </c>
+      <c r="D16" s="72">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C16,Income!$B:$B,"&gt;="&amp;$D$9, Income!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
-      <c r="E16" s="76">
+      <c r="E16" s="72">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C16,Income!$B:$B,"&gt;="&amp;$D$10, Income!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
-      <c r="F16" s="76">
+      <c r="F16" s="72">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C16,Income!$B:$B,"&gt;="&amp;$D$11, Income!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
-      <c r="G16" s="77">
+      <c r="G16" s="73">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C16,Income!$B:$B,"&gt;="&amp;$D$12, Income!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="6"/>
     </row>
     <row r="17" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B17" s="5"/>
-      <c r="C17" s="71" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="65">
+      <c r="C17" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C17,Income!$B:$B,"&gt;="&amp;$D$9, Income!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
-      <c r="E17" s="65">
+      <c r="E17" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C17,Income!$B:$B,"&gt;="&amp;$D$10, Income!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="65">
+      <c r="F17" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C17,Income!$B:$B,"&gt;="&amp;$D$11, Income!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
-      <c r="G17" s="72">
+      <c r="G17" s="68">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C17,Income!$B:$B,"&gt;="&amp;$D$12, Income!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="6"/>
     </row>
     <row r="18" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B18" s="5"/>
-      <c r="C18" s="71" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="65">
+      <c r="C18" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C18,Income!$B:$B,"&gt;="&amp;$D$9, Income!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
-      <c r="E18" s="65">
+      <c r="E18" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C18,Income!$B:$B,"&gt;="&amp;$D$10, Income!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
-      <c r="F18" s="65">
+      <c r="F18" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C18,Income!$B:$B,"&gt;="&amp;$D$11, Income!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="72">
+      <c r="G18" s="68">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C18,Income!$B:$B,"&gt;="&amp;$D$12, Income!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="6"/>
     </row>
     <row r="19" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B19" s="5"/>
-      <c r="C19" s="71" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="65">
+      <c r="C19" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C19,Income!$B:$B,"&gt;="&amp;$D$9, Income!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
-      <c r="E19" s="65">
+      <c r="E19" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C19,Income!$B:$B,"&gt;="&amp;$D$10, Income!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
-      <c r="F19" s="65">
+      <c r="F19" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C19,Income!$B:$B,"&gt;="&amp;$D$11, Income!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="72">
+      <c r="G19" s="68">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C19,Income!$B:$B,"&gt;="&amp;$D$12, Income!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="6"/>
     </row>
     <row r="20" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B20" s="5"/>
-      <c r="C20" s="71" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="65">
+      <c r="C20" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C20,Income!$B:$B,"&gt;="&amp;$D$9, Income!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
-      <c r="E20" s="65">
+      <c r="E20" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C20,Income!$B:$B,"&gt;="&amp;$D$10, Income!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
-      <c r="F20" s="65">
+      <c r="F20" s="63">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C20,Income!$B:$B,"&gt;="&amp;$D$11, Income!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
-      <c r="G20" s="72">
+      <c r="G20" s="68">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C20,Income!$B:$B,"&gt;="&amp;$D$12, Income!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="6"/>
     </row>
     <row r="21" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
-      <c r="C21" s="73" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="74">
+      <c r="C21" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="70">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C21,Income!$B:$B,"&gt;="&amp;$D$9, Income!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="74">
+      <c r="E21" s="70">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C21,Income!$B:$B,"&gt;="&amp;$D$10, Income!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
-      <c r="F21" s="74">
+      <c r="F21" s="70">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C21,Income!$B:$B,"&gt;="&amp;$D$11, Income!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
-      <c r="G21" s="75">
+      <c r="G21" s="71">
         <f>SUMIFS(Income!$E:$E,Income!$F:$F,C21,Income!$B:$B,"&gt;="&amp;$D$12, Income!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="6"/>
     </row>
     <row r="22" spans="2:14" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="5"/>
-      <c r="C22" s="66" t="s">
+      <c r="C22" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="D22" s="67"/>
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="64" t="s">
+        <v>30</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="6"/>
     </row>
     <row r="23" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B23" s="5"/>
       <c r="C23" s="47" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D23" s="18">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C23,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E23" s="18">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C23,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F23" s="18">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C23,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G23" s="19">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C23,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="6"/>
     </row>
     <row r="24" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="5"/>
       <c r="C24" s="49" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D24" s="20">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C23,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E24" s="21">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C23,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F24" s="21">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C23,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G24" s="22">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C23,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="6"/>
     </row>
     <row r="25" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B25" s="5"/>
       <c r="C25" s="46" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D25" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C25,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E25" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C25,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C25,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G25" s="13">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C25,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="6"/>
     </row>
     <row r="26" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="5"/>
       <c r="C26" s="50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D26" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C25,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E26" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C25,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F26" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C25,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G26" s="15">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C25,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="6"/>
     </row>
     <row r="27" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B27" s="5"/>
       <c r="C27" s="48" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D27" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C27,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E27" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C27,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F27" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C27,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G27" s="13">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C27,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="6"/>
     </row>
     <row r="28" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B28" s="5"/>
       <c r="C28" s="50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D28" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C27,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E28" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C27,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F28" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C27,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G28" s="15">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C27,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="6"/>
     </row>
@@ -2694,51 +2694,51 @@
         <v>0</v>
       </c>
       <c r="E29" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C29,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F29" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C29,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C29,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="6"/>
     </row>
     <row r="30" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="5"/>
       <c r="C30" s="50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D30" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C29,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E30" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C29,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F30" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C29,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G30" s="15">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C29,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="6"/>
     </row>
@@ -2752,109 +2752,109 @@
         <v>0</v>
       </c>
       <c r="E31" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C31,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F31" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C31,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G31" s="13">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C31,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="6"/>
     </row>
     <row r="32" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B32" s="5"/>
       <c r="C32" s="50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D32" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C31,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E32" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C31,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F32" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C31,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G32" s="15">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C31,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="6"/>
     </row>
     <row r="33" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B33" s="5"/>
       <c r="C33" s="48" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C33,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E33" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C33,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F33" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C33,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G33" s="13">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C33,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="6"/>
     </row>
     <row r="34" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B34" s="5"/>
       <c r="C34" s="50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D34" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C33,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E34" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C33,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F34" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C33,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G34" s="15">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C33,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="6"/>
     </row>
@@ -2868,167 +2868,167 @@
         <v>0</v>
       </c>
       <c r="E35" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C35,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F35" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C35,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G35" s="13">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C35,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="6"/>
     </row>
     <row r="36" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B36" s="5"/>
       <c r="C36" s="50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D36" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C35,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C35,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C35,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G36" s="15">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C35,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="6"/>
     </row>
     <row r="37" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B37" s="5"/>
       <c r="C37" s="46" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D37" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C37,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E37" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C37,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F37" s="12">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C37,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G37" s="13">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C37,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="6"/>
     </row>
     <row r="38" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B38" s="5"/>
       <c r="C38" s="50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D38" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C37,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E38" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C37,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F38" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C37,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G38" s="15">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C37,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="6"/>
     </row>
     <row r="39" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B39" s="5"/>
       <c r="C39" s="48" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D39" s="69">
+        <v>43</v>
+      </c>
+      <c r="D39" s="65">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C39,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
-      <c r="E39" s="69">
+      <c r="E39" s="65">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C39,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
-      <c r="F39" s="69">
+      <c r="F39" s="65">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C39,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
-      <c r="G39" s="70">
+      <c r="G39" s="66">
         <f>SUMIFS(Expenses!$E:$E,Expenses!$G:$G,C39,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="6"/>
     </row>
     <row r="40" spans="2:14" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B40" s="5"/>
       <c r="C40" s="50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D40" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C39,Expenses!$B:$B,"&gt;="&amp;$D$9, Expenses!$B:$B, "&lt;="&amp;$E$9)</f>
         <v>0</v>
       </c>
       <c r="E40" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C39,Expenses!$B:$B,"&gt;="&amp;$D$10, Expenses!$B:$B, "&lt;="&amp;$E$10)</f>
         <v>0</v>
       </c>
       <c r="F40" s="14">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C39,Expenses!$B:$B,"&gt;="&amp;$D$11, Expenses!$B:$B, "&lt;="&amp;$E$11)</f>
         <v>0</v>
       </c>
       <c r="G40" s="15">
         <f>SUMIFS(Expenses!$F:$F,Expenses!$G:$G,C39,Expenses!$B:$B,"&gt;="&amp;$D$12, Expenses!$B:$B, "&lt;="&amp;$E$12)</f>
         <v>0</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="6"/>
     </row>
@@ -3090,151 +3090,151 @@
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="2:7" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="32" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="35" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="36" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="26"/>
     </row>
     <row r="3" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B3" s="33">
         <v>46118</v>
       </c>
       <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
         <v>29</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="28">
         <v>0</v>
       </c>
       <c r="F3" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1048575" spans="2:6" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1048575" s="34"/>
       <c r="C1048575" s="30"/>
       <c r="D1048575" s="30"/>
       <c r="E1048575" s="31"/>
       <c r="F1048575" s="38"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{31AF8D60-2524-9341-83CE-DCB7A1229F97}">
           <x14:formula1>
             <xm:f>'Settings - Do not edit'!#REF!</xm:f>
           </x14:formula1>
           <xm:sqref>F1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{81FF3FA7-BC04-D743-80BE-D8FF9CD101DC}">
           <x14:formula1>
             <xm:f>'Settings - Do not edit'!$B$3:$B$8</xm:f>
           </x14:formula1>
           <xm:sqref>F3:F1048575</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8947DFA-83C0-B849-AB69-410E376E3293}">
   <dimension ref="A1:H1048575"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="G4" sqref="G4"/>
+    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.5" style="27" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
     <col min="4" max="4" width="37.6640625" customWidth="1"/>
     <col min="5" max="5" width="23.83203125" customWidth="1"/>
     <col min="6" max="6" width="28.5" style="28" customWidth="1"/>
     <col min="7" max="7" width="30.5" style="37" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" customWidth="1"/>
     <col min="9" max="16384" width="10.83203125" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1" s="24"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="25"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="2:8" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="32" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="35" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G2" s="36" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="26"/>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B3" s="27">
         <v>46113</v>
       </c>
       <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E3" s="28">
         <v>0</v>
       </c>
       <c r="F3" s="28">
         <v>0</v>
       </c>
       <c r="G3" s="37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.2">
       <c r="E4" s="28"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.2">
       <c r="E5" s="28"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
       <c r="E6" s="28"/>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.2">
       <c r="E7" s="28"/>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.2">
       <c r="E8" s="28"/>
@@ -3442,119 +3442,119 @@
     <sheetView workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="21.5" customWidth="1"/>
     <col min="3" max="3" width="28.1640625" customWidth="1"/>
     <col min="4" max="4" width="21.83203125" customWidth="1"/>
     <col min="5" max="5" width="15.5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
     </row>
     <row r="3" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
     </row>
     <row r="4" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
     <row r="5" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
     </row>
     <row r="6" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
     </row>
     <row r="7" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="2:7" x14ac:dyDescent="0.2">
       <c r="C9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="2:7" x14ac:dyDescent="0.2">
       <c r="C10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="2:7" x14ac:dyDescent="0.2">
       <c r="C11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>